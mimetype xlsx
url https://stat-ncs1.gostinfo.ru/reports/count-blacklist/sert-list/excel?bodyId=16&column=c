--- v0 (2026-08-03)
+++ v1 (2026-08-03)
@@ -17,51 +17,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Перечень продукции" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1105" uniqueCount="374">
   <si>
     <t>Перечень продукции</t>
   </si>
   <si>
     <t xml:space="preserve">Орган по сертификации продукции ФБУ "Кировский ЦСМ" </t>
   </si>
   <si>
     <t>Все записи (включая удалённые и черновики)</t>
   </si>
   <si>
-    <t>По состоянию на 03.08.2026 05:05</t>
+    <t>По состоянию на 03.08.2026 14:35</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование продукции</t>
   </si>
   <si>
     <t>Системный статус</t>
   </si>
   <si>
     <t>Дата создания</t>
   </si>
   <si>
     <t>Дата публикации</t>
   </si>
   <si>
     <t>Хлеб из пшеничной муки раменский</t>
   </si>
   <si>
     <t>Опубликован</t>
   </si>
   <si>
     <t>20.06.2017</t>
   </si>